--- v0 (2026-06-13)
+++ v1 (2026-07-28)
@@ -410,388 +410,429 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M12"/>
+  <dimension ref="A1:M13"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>ID</v>
       </c>
       <c r="B1" t="str">
         <v>Инвентарный номер</v>
       </c>
       <c r="C1" t="str">
         <v>Название</v>
       </c>
       <c r="D1" t="str">
         <v>Кабинет</v>
       </c>
       <c r="E1" t="str">
         <v>Статус</v>
       </c>
       <c r="F1" t="str">
         <v>Ответственный</v>
       </c>
       <c r="G1" t="str">
         <v>Серийный номер</v>
       </c>
       <c r="H1" t="str">
         <v>Производитель</v>
       </c>
       <c r="I1" t="str">
         <v>Модель</v>
       </c>
       <c r="J1" t="str">
         <v>Дата ввода</v>
       </c>
       <c r="K1" t="str">
         <v>Дата проверки</v>
       </c>
       <c r="L1" t="str">
         <v>Комментарий</v>
       </c>
       <c r="M1" t="str">
         <v>Дата создания</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B2" t="str">
-        <v>тест</v>
+        <v>909090</v>
       </c>
       <c r="C2" t="str">
-        <v>тест</v>
+        <v>Мышь</v>
       </c>
       <c r="D2" t="str">
-        <v>А-401</v>
+        <v>Б-412 К</v>
       </c>
       <c r="E2" t="str">
-        <v>В ремонте</v>
+        <v>Используется</v>
       </c>
       <c r="F2" t="str">
-        <v>Ситчихин О.В.</v>
+        <v>Аристова Е.Г.</v>
       </c>
       <c r="G2" t="str">
-        <v/>
+        <v>12345689</v>
       </c>
       <c r="H2" t="str">
-        <v/>
+        <v>dell</v>
       </c>
       <c r="I2" t="str">
         <v/>
       </c>
       <c r="J2" t="str">
-        <v/>
+        <v>2026-06-15</v>
       </c>
       <c r="K2" t="str">
-        <v/>
+        <v>2026-06-15</v>
       </c>
       <c r="L2" t="str">
         <v/>
       </c>
       <c r="M2" t="str">
-        <v>2026-06-12 05:27:18</v>
+        <v>2026-06-15 08:29:16</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B3" t="str">
-        <v>888888</v>
+        <v>тест</v>
       </c>
       <c r="C3" t="str">
-        <v>Стол</v>
+        <v>тест</v>
       </c>
       <c r="D3" t="str">
-        <v>В-526 К</v>
+        <v>А-401</v>
       </c>
       <c r="E3" t="str">
-        <v>Новый</v>
+        <v>В ремонте</v>
       </c>
       <c r="F3" t="str">
-        <v>Басалаев А.В.</v>
+        <v>Ситчихин О.В.</v>
       </c>
       <c r="G3" t="str">
-        <v>67676767</v>
+        <v/>
       </c>
       <c r="H3" t="str">
-        <v>Россия</v>
+        <v/>
       </c>
       <c r="I3" t="str">
         <v/>
       </c>
       <c r="J3" t="str">
-        <v>2026-06-12</v>
+        <v/>
       </c>
       <c r="K3" t="str">
-        <v>2026-06-12</v>
+        <v/>
       </c>
       <c r="L3" t="str">
-        <v>Проверен</v>
+        <v/>
       </c>
       <c r="M3" t="str">
-        <v>2026-06-11 23:43:58</v>
+        <v>2026-06-12 05:27:18</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B4" t="str">
-        <v>676767</v>
+        <v>888888</v>
       </c>
       <c r="C4" t="str">
-        <v>стул</v>
+        <v>Стол</v>
       </c>
       <c r="D4" t="str">
-        <v>412</v>
+        <v>В-526 К</v>
       </c>
       <c r="E4" t="str">
-        <v>Выведен из эксплуатации</v>
+        <v>Новый</v>
       </c>
       <c r="F4" t="str">
-        <v>Преподаватель информатики</v>
+        <v>Басалаев А.В.</v>
+      </c>
+      <c r="G4" t="str">
+        <v>67676767</v>
+      </c>
+      <c r="H4" t="str">
+        <v>Россия</v>
+      </c>
+      <c r="I4" t="str">
+        <v/>
+      </c>
+      <c r="J4" t="str">
+        <v>2026-06-12</v>
+      </c>
+      <c r="K4" t="str">
+        <v>2026-06-12</v>
+      </c>
+      <c r="L4" t="str">
+        <v>Проверен</v>
       </c>
       <c r="M4" t="str">
-        <v>2026-06-10 19:37:06</v>
+        <v>2026-06-11 23:43:58</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B5" t="str">
-        <v>101010</v>
+        <v>676767</v>
       </c>
       <c r="C5" t="str">
         <v>стул</v>
       </c>
       <c r="D5" t="str">
         <v>412</v>
       </c>
       <c r="E5" t="str">
-        <v>стоит</v>
+        <v>Выведен из эксплуатации</v>
       </c>
       <c r="F5" t="str">
-        <v>кто-то</v>
+        <v>Преподаватель информатики</v>
       </c>
       <c r="M5" t="str">
-        <v>2026-06-09 04:15:43</v>
+        <v>2026-06-10 19:37:06</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B6" t="str">
-        <v>Тест</v>
+        <v>101010</v>
       </c>
       <c r="C6" t="str">
-        <v>Тест</v>
+        <v>стул</v>
       </c>
       <c r="D6" t="str">
-        <v>123</v>
+        <v>412</v>
       </c>
       <c r="E6" t="str">
-        <v>23</v>
+        <v>стоит</v>
       </c>
       <c r="F6" t="str">
-        <v>Тест</v>
+        <v>кто-то</v>
       </c>
       <c r="M6" t="str">
-        <v>2026-06-09 02:19:31</v>
+        <v>2026-06-09 04:15:43</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B7" t="str">
-        <v>12</v>
+        <v>Тест</v>
       </c>
       <c r="C7" t="str">
-        <v>56</v>
+        <v>Тест</v>
       </c>
       <c r="D7" t="str">
         <v>123</v>
       </c>
       <c r="E7" t="str">
         <v>23</v>
       </c>
       <c r="F7" t="str">
-        <v>123</v>
+        <v>Тест</v>
       </c>
       <c r="M7" t="str">
-        <v>2026-06-09 02:17:40</v>
+        <v>2026-06-09 02:19:31</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B8" t="str">
-        <v>123</v>
+        <v>12</v>
       </c>
       <c r="C8" t="str">
-        <v>123</v>
+        <v>56</v>
       </c>
       <c r="D8" t="str">
         <v>123</v>
       </c>
       <c r="E8" t="str">
-        <v>123</v>
+        <v>23</v>
       </c>
       <c r="F8" t="str">
         <v>123</v>
       </c>
       <c r="M8" t="str">
-        <v>2026-06-09 02:16:48</v>
+        <v>2026-06-09 02:17:40</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B9" t="str">
-        <v>Тииоими</v>
+        <v>123</v>
       </c>
       <c r="C9" t="str">
-        <v>То р норм ан ор</v>
+        <v>123</v>
       </c>
       <c r="D9" t="str">
-        <v>Он н</v>
+        <v>123</v>
       </c>
       <c r="E9" t="str">
-        <v>Нрр</v>
+        <v>123</v>
       </c>
       <c r="F9" t="str">
-        <v>Иии</v>
+        <v>123</v>
       </c>
       <c r="M9" t="str">
-        <v>2026-06-04 18:54:11</v>
+        <v>2026-06-09 02:16:48</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B10" t="str">
-        <v>1</v>
+        <v>Тииоими</v>
       </c>
       <c r="C10" t="str">
-        <v>14e</v>
+        <v>То р норм ан ор</v>
       </c>
       <c r="D10" t="str">
-        <v>Te</v>
+        <v>Он н</v>
       </c>
       <c r="E10" t="str">
-        <v>23</v>
+        <v>Нрр</v>
       </c>
       <c r="F10" t="str">
-        <v>12</v>
+        <v>Иии</v>
       </c>
       <c r="M10" t="str">
-        <v>2026-06-03 12:52:09</v>
+        <v>2026-06-04 18:54:11</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B11" t="str">
-        <v/>
+        <v>1</v>
       </c>
       <c r="C11" t="str">
-        <v/>
+        <v>14e</v>
       </c>
       <c r="D11" t="str">
-        <v/>
+        <v>Te</v>
       </c>
       <c r="E11" t="str">
-        <v/>
+        <v>23</v>
       </c>
       <c r="F11" t="str">
-        <v/>
+        <v>12</v>
       </c>
       <c r="M11" t="str">
-        <v>2026-06-03 06:45:04</v>
+        <v>2026-06-03 12:52:09</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
+        <v>2</v>
+      </c>
+      <c r="B12" t="str">
+        <v/>
+      </c>
+      <c r="C12" t="str">
+        <v/>
+      </c>
+      <c r="D12" t="str">
+        <v/>
+      </c>
+      <c r="E12" t="str">
+        <v/>
+      </c>
+      <c r="F12" t="str">
+        <v/>
+      </c>
+      <c r="M12" t="str">
+        <v>2026-06-03 06:45:04</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
         <v>1</v>
       </c>
-      <c r="B12" t="str">
+      <c r="B13" t="str">
         <v>PC-001-001</v>
       </c>
-      <c r="C12" t="str">
+      <c r="C13" t="str">
         <v>test</v>
       </c>
-      <c r="D12" t="str">
+      <c r="D13" t="str">
         <v>100</v>
       </c>
-      <c r="E12" t="str">
+      <c r="E13" t="str">
         <v>active</v>
       </c>
-      <c r="F12" t="str">
+      <c r="F13" t="str">
         <v>null</v>
       </c>
-      <c r="M12" t="str">
+      <c r="M13" t="str">
         <v>2026-05-17 19:18:23</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:M12"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:M13"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Оборудование</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 